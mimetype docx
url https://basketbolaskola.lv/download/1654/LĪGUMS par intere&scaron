--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -617,91 +617,97 @@
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="00B54BF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(atzīmēt vajadzīgo programmu)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658C87B9" w14:textId="3F1F1586" w:rsidR="00705C01" w:rsidRDefault="00705C01" w:rsidP="00A64C44">
+    <w:p w14:paraId="658C87B9" w14:textId="47C8DA73" w:rsidR="00705C01" w:rsidRDefault="00705C01" w:rsidP="00A64C44">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
       <w:r w:rsidR="00F172BF">
         <w:t>Izglītojamais</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7664">
         <w:t>interešu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> izglītības programmā ir uzņemts 20</w:t>
       </w:r>
       <w:r w:rsidR="000F53AF">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00034431">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.gada</w:t>
       </w:r>
       <w:r w:rsidR="009D3076">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F53AF">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="004934BB">
-        <w:t>jūnijā</w:t>
+        <w:t>jū</w:t>
+      </w:r>
+      <w:r w:rsidR="00240880">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="004934BB">
+        <w:t>ijā</w:t>
       </w:r>
       <w:r w:rsidR="009D3076">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3FAD7B" w14:textId="336CEB8E" w:rsidR="00705C01" w:rsidRPr="00B57EB7" w:rsidRDefault="00B57EB7" w:rsidP="00A64C44">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5514,110 +5520,110 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB10F8" w:rsidSect="006D3E5F">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="716" w:right="567" w:bottom="907" w:left="1644" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C5E7DF2" w14:textId="77777777" w:rsidR="002133EA" w:rsidRDefault="002133EA" w:rsidP="0023711A">
+    <w:p w14:paraId="0AE1416B" w14:textId="77777777" w:rsidR="008D1C6D" w:rsidRDefault="008D1C6D" w:rsidP="0023711A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30E835E0" w14:textId="77777777" w:rsidR="002133EA" w:rsidRDefault="002133EA" w:rsidP="0023711A">
+    <w:p w14:paraId="0D0C96DF" w14:textId="77777777" w:rsidR="008D1C6D" w:rsidRDefault="008D1C6D" w:rsidP="0023711A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D8A9DE" w14:textId="77777777" w:rsidR="002133EA" w:rsidRDefault="002133EA" w:rsidP="0023711A">
+    <w:p w14:paraId="3163C326" w14:textId="77777777" w:rsidR="008D1C6D" w:rsidRDefault="008D1C6D" w:rsidP="0023711A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58D1889B" w14:textId="77777777" w:rsidR="002133EA" w:rsidRDefault="002133EA" w:rsidP="0023711A">
+    <w:p w14:paraId="1BF4AF72" w14:textId="77777777" w:rsidR="008D1C6D" w:rsidRDefault="008D1C6D" w:rsidP="0023711A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1469553868"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3280C823" w14:textId="6F7CECD4" w:rsidR="0023711A" w:rsidRDefault="0023711A">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
         </w:pPr>
@@ -6568,50 +6574,51 @@
     <w:rsid w:val="00092228"/>
     <w:rsid w:val="000A2448"/>
     <w:rsid w:val="000A45E7"/>
     <w:rsid w:val="000C1A40"/>
     <w:rsid w:val="000C6F9F"/>
     <w:rsid w:val="000D0396"/>
     <w:rsid w:val="000D6D7A"/>
     <w:rsid w:val="000F53AF"/>
     <w:rsid w:val="000F6A02"/>
     <w:rsid w:val="000F6AD4"/>
     <w:rsid w:val="001032D0"/>
     <w:rsid w:val="00112AD0"/>
     <w:rsid w:val="0011704B"/>
     <w:rsid w:val="00123C62"/>
     <w:rsid w:val="00141B20"/>
     <w:rsid w:val="001501BE"/>
     <w:rsid w:val="0015748F"/>
     <w:rsid w:val="001915ED"/>
     <w:rsid w:val="001A6634"/>
     <w:rsid w:val="0021214E"/>
     <w:rsid w:val="002133EA"/>
     <w:rsid w:val="00223A2C"/>
     <w:rsid w:val="0022553C"/>
     <w:rsid w:val="002347A1"/>
     <w:rsid w:val="0023711A"/>
+    <w:rsid w:val="00240880"/>
     <w:rsid w:val="002448AE"/>
     <w:rsid w:val="00255F42"/>
     <w:rsid w:val="002845BB"/>
     <w:rsid w:val="00287FC5"/>
     <w:rsid w:val="002B73CA"/>
     <w:rsid w:val="002D1581"/>
     <w:rsid w:val="002D3502"/>
     <w:rsid w:val="002E1687"/>
     <w:rsid w:val="00320A66"/>
     <w:rsid w:val="00331997"/>
     <w:rsid w:val="00332EB3"/>
     <w:rsid w:val="00365578"/>
     <w:rsid w:val="003B0F75"/>
     <w:rsid w:val="003D0208"/>
     <w:rsid w:val="003E1589"/>
     <w:rsid w:val="003E30B3"/>
     <w:rsid w:val="003F1113"/>
     <w:rsid w:val="003F2941"/>
     <w:rsid w:val="003F5420"/>
     <w:rsid w:val="00407CEE"/>
     <w:rsid w:val="00416A83"/>
     <w:rsid w:val="0044193A"/>
     <w:rsid w:val="00451541"/>
     <w:rsid w:val="00470912"/>
     <w:rsid w:val="004934BB"/>
@@ -6640,50 +6647,51 @@
     <w:rsid w:val="006D3E5F"/>
     <w:rsid w:val="006E11DD"/>
     <w:rsid w:val="006F44D2"/>
     <w:rsid w:val="00705C01"/>
     <w:rsid w:val="007100D3"/>
     <w:rsid w:val="0071597B"/>
     <w:rsid w:val="00750670"/>
     <w:rsid w:val="00767291"/>
     <w:rsid w:val="007707DD"/>
     <w:rsid w:val="00787B2A"/>
     <w:rsid w:val="00787F68"/>
     <w:rsid w:val="00791033"/>
     <w:rsid w:val="007A0AC4"/>
     <w:rsid w:val="007A43D4"/>
     <w:rsid w:val="007B038C"/>
     <w:rsid w:val="007C23E8"/>
     <w:rsid w:val="007C556B"/>
     <w:rsid w:val="007C6416"/>
     <w:rsid w:val="007F6189"/>
     <w:rsid w:val="008148C2"/>
     <w:rsid w:val="00844BBA"/>
     <w:rsid w:val="00845C33"/>
     <w:rsid w:val="00884B47"/>
     <w:rsid w:val="0089466C"/>
     <w:rsid w:val="00896578"/>
+    <w:rsid w:val="008D1C6D"/>
     <w:rsid w:val="008F0076"/>
     <w:rsid w:val="00907900"/>
     <w:rsid w:val="00912EB4"/>
     <w:rsid w:val="00925E05"/>
     <w:rsid w:val="009344F0"/>
     <w:rsid w:val="00956C8F"/>
     <w:rsid w:val="00965140"/>
     <w:rsid w:val="00974376"/>
     <w:rsid w:val="009849A8"/>
     <w:rsid w:val="009945AE"/>
     <w:rsid w:val="009C6143"/>
     <w:rsid w:val="009D3076"/>
     <w:rsid w:val="009E03E1"/>
     <w:rsid w:val="00A1184B"/>
     <w:rsid w:val="00A17EF1"/>
     <w:rsid w:val="00A23E2E"/>
     <w:rsid w:val="00A41708"/>
     <w:rsid w:val="00A64C44"/>
     <w:rsid w:val="00A9207A"/>
     <w:rsid w:val="00AC0485"/>
     <w:rsid w:val="00AC32B4"/>
     <w:rsid w:val="00AC7D19"/>
     <w:rsid w:val="00AD1749"/>
     <w:rsid w:val="00AD1BC9"/>
     <w:rsid w:val="00AD2D34"/>